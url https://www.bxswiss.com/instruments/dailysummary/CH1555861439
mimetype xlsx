--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedcd565ee4148d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4705c9548f4d431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra811a87b39734d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eab8888f654be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1247ac40b2ba4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra811a87b39734d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1334c06c8f11420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eab8888f654be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...55 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...16 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...333 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>