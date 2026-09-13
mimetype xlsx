--- v1 (2026-08-23)
+++ v2 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4705c9548f4d431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2194221df134c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eab8888f654be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42f8ac94f384df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1334c06c8f11420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eab8888f654be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8768fc07a341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42f8ac94f384df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...448 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,830</x:t>
-[...53 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>