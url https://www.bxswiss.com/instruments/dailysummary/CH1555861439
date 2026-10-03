--- v2 (2026-09-13)
+++ v3 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2194221df134c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945777a6926348b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42f8ac94f384df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9923878bbd2e4ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8768fc07a341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42f8ac94f384df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d5c45362b44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9923878bbd2e4ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,830</x:t>
-[...75 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>93,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>95,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>