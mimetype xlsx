--- v3 (2026-10-03)
+++ v4 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945777a6926348b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53c5ea867b4450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9923878bbd2e4ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbfab7829824ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d5c45362b44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9923878bbd2e4ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57e46608edd40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbfab7829824ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>91,350</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>92,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>89,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>90,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>