--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb379568c75e4579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d05379bd8243df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d0048076044734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2155a7884f4648a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5bc1b07ce64d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d0048076044734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf816fd2b4dc34c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2155a7884f4648a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.46% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...329 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>101,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>