--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d05379bd8243df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a74babc74584f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2155a7884f4648a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eef0ee56c84c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf816fd2b4dc34c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2155a7884f4648a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3bc1b29bd94975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eef0ee56c84c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.46% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...16 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...26 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...242 lines deleted...]
-          <x:t>101,595</x:t>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>