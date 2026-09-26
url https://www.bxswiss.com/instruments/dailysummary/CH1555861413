--- v2 (2026-09-05)
+++ v3 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb8c87ff0744ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6658b794580b4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b73ecb67504ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cd3674dd514175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d606f3978b4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b73ecb67504ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c9f5b192c4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cd3674dd514175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.79% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,550</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>98,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>