--- v3 (2026-09-26)
+++ v4 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6658b794580b4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8fa48421174350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cd3674dd514175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158dcebe837b4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c9f5b192c4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cd3674dd514175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52d00d548424527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158dcebe837b4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.79% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>94,980</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>98,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,920</x:t>
-[...141 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,000</x:t>
-[...198 lines deleted...]
-          <x:t>96,650</x:t>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>