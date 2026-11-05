--- v4 (2026-10-16)
+++ v5 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8fa48421174350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4208d1bb2dd745aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158dcebe837b4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd3826501c9744e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52d00d548424527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158dcebe837b4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b483474d25e4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd3826501c9744e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.79% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,000</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,890</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>