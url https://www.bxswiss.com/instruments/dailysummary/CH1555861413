--- v0 (2026-07-27)
+++ v1 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7af4fc11c9b4008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f4fa47e7e04b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bac54bce324c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fa526b5e4b4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a95b0d921f40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bac54bce324c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcbc3e915860424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fa526b5e4b4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.79% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,050</x:t>
-[...43 lines deleted...]
-          <x:t>97,820</x:t>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,010</x:t>
-[...269 lines deleted...]
-          <x:t>96,580</x:t>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>