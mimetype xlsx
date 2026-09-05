--- v1 (2026-08-16)
+++ v2 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f4fa47e7e04b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb8c87ff0744ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fa526b5e4b4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b73ecb67504ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcbc3e915860424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fa526b5e4b4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d606f3978b4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b73ecb67504ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.79% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,730</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,090</x:t>
-[...38 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,790</x:t>
-[...129 lines deleted...]
-          <x:t>97,030</x:t>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,380</x:t>
-[...409 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>