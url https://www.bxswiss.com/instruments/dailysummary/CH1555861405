--- v1 (2026-08-16)
+++ v2 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e7470c1e014431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666df47463bf43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e61c93abb4439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35a64bda8b44457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3280e13168e4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e61c93abb4439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e66209acd64044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35a64bda8b44457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.32% p.a. Barrier Reverse Convertible on Ypsomed Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>104,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>