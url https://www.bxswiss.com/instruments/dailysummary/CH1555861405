--- v2 (2026-09-25)
+++ v3 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666df47463bf43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0192fdc0cef341f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35a64bda8b44457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d0df341af94c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e66209acd64044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35a64bda8b44457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ea96547c884769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d0df341af94c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.32% p.a. Barrier Reverse Convertible on Ypsomed Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>98,680</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>98,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>