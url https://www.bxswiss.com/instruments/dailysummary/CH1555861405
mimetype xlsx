--- v3 (2026-10-16)
+++ v4 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0192fdc0cef341f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0cb3dae096424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d0df341af94c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f88a7031e8443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ea96547c884769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d0df341af94c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2d9d3d964942a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f88a7031e8443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.32% p.a. Barrier Reverse Convertible on Ypsomed Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>100,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>101,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>02.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...252 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>