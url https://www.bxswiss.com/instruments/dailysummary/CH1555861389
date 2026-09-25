--- v2 (2026-09-05)
+++ v3 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce3df77e8c546aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be06a1078404e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49126588aeb45cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9466871892794f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41346ed251484557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49126588aeb45cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27a4e9ba895493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9466871892794f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.26% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-          <x:t>26.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,045</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>