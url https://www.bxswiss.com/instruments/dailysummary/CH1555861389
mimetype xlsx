--- v3 (2026-09-25)
+++ v4 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be06a1078404e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d75dc123ffd43a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9466871892794f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25728ded7094213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27a4e9ba895493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9466871892794f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5e291f3b054fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25728ded7094213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.26% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>