--- v4 (2026-10-15)
+++ v5 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d75dc123ffd43a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ec713b7bd44793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25728ded7094213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a68e8b0c17646cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5e291f3b054fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25728ded7094213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc783c319d84a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a68e8b0c17646cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.26% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...139 lines deleted...]
-          <x:t>99,060</x:t>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>95,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>