--- v2 (2026-09-05)
+++ v3 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067018e10c9844c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3ddf00af2242e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15a20957bfd41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d16d554e9eb42d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra301fe8cf2214325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15a20957bfd41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd1f433640148be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d16d554e9eb42d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.98% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...367 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>92,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>