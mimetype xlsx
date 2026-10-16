--- v3 (2026-09-25)
+++ v4 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3ddf00af2242e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7f207e9af34025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d16d554e9eb42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2b8166b197473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd1f433640148be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d16d554e9eb42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5524681bf94563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2b8166b197473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.98% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,870</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>