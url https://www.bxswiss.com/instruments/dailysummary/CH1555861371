--- v4 (2026-10-16)
+++ v5 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7f207e9af34025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef9d95a1405460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2b8166b197473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3394a84e6d7e4fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5524681bf94563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2b8166b197473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cfefcd49714b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3394a84e6d7e4fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.98% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>