--- v0 (2026-07-27)
+++ v1 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b31f93cebf41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac92f468cdf4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5144dd1856c4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46d8e3657544caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43bceea2faad4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5144dd1856c4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1443350506c4482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46d8e3657544caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.98% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>