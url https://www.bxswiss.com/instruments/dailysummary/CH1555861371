--- v1 (2026-08-16)
+++ v2 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac92f468cdf4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067018e10c9844c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46d8e3657544caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15a20957bfd41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1443350506c4482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46d8e3657544caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra301fe8cf2214325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15a20957bfd41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.98% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,810</x:t>
-[...124 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,900</x:t>
-[...242 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...161 lines deleted...]
-          <x:t>97,530</x:t>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>