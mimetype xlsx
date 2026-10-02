--- v2 (2026-09-12)
+++ v3 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf564f3fcbea4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccdaa50a1e284bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1dd4d8a8dc949c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3df2d55bb6b4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efcd1e589964776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1dd4d8a8dc949c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red41b22a44a24f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3df2d55bb6b4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>106,165</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,165</x:t>
-[...26 lines deleted...]
-          <x:t>106,715</x:t>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>106,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,655</x:t>
-[...102 lines deleted...]
-          <x:t>106,485</x:t>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>107,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,050</x:t>
-[...156 lines deleted...]
-          <x:t>107,910</x:t>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>107,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>