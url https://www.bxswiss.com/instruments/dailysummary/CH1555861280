--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccdaa50a1e284bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a25ad5aab314c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3df2d55bb6b4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85196611881c4c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red41b22a44a24f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3df2d55bb6b4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35060ca314b4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85196611881c4c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,910</x:t>
-[...75 lines deleted...]
-          <x:t>107,600</x:t>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,300</x:t>
-[...436 lines deleted...]
-          <x:t>107,530</x:t>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>