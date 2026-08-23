--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d6d0cc335d43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd6c13ec61540aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27785983223472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc1c4312e9c4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa28e5f859e64edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27785983223472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0533abadd13a4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc1c4312e9c4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...55 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,590</x:t>
-[...151 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,065</x:t>
-[...97 lines deleted...]
-          <x:t>101,675</x:t>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>