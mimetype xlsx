--- v1 (2026-08-23)
+++ v2 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd6c13ec61540aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf564f3fcbea4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc1c4312e9c4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1dd4d8a8dc949c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0533abadd13a4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc1c4312e9c4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efcd1e589964776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1dd4d8a8dc949c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>