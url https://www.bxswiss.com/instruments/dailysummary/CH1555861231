--- v0 (2026-06-27)
+++ v1 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f175bcab794d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce9bb3736624b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e5c63f9bce425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfdde6907184088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3acfef5491a4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e5c63f9bce425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf412db7161e644dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfdde6907184088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,213 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...170 lines deleted...]
-          <x:t>102,100</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>