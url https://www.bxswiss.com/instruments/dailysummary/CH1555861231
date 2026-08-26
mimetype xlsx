--- v1 (2026-08-06)
+++ v2 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce9bb3736624b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6ec698a1014b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfdde6907184088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a91dc61dd1448c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf412db7161e644dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfdde6907184088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9789bf74e30b4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a91dc61dd1448c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,715</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,460</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>101,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>100,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>