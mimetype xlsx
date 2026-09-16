--- v2 (2026-08-26)
+++ v3 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6ec698a1014b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8ad73b76a14038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a91dc61dd1448c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0528464bdcb460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9789bf74e30b4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a91dc61dd1448c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b58cc084d6641b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0528464bdcb460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>100,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>100,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...92 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>99,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>