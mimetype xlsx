--- v0 (2026-08-30)
+++ v1 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44482942654b469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16791c7d09564903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704fdc352b6647f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7188fe85a9864a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19490278854b4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704fdc352b6647f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9e013d44de44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7188fe85a9864a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.06% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,980</x:t>
-[...539 lines deleted...]
-          <x:t>96,850</x:t>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>