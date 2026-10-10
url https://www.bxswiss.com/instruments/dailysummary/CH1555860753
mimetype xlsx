--- v1 (2026-09-19)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16791c7d09564903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9134ee6a86204254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7188fe85a9864a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0018a5d96d4dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9e013d44de44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7188fe85a9864a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6526337cd464608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0018a5d96d4dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.06% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>