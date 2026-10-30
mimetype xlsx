--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9134ee6a86204254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82b7090406f4a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0018a5d96d4dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84664611264b4859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6526337cd464608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0018a5d96d4dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4e1417458743a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84664611264b4859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.06% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>94,980</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,710</x:t>
-[...441 lines deleted...]
-          <x:t>100,970</x:t>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>