--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94e4282dee94e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0927e19d9bd74a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41443255c9804b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de1f2b7354c4705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74521afb0b1c404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41443255c9804b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514d68f6acce483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de1f2b7354c4705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.68% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>100,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>99,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>25.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>103,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>