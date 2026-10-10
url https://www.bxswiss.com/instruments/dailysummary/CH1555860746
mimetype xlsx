--- v1 (2026-09-20)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0927e19d9bd74a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845ae6e0295043d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de1f2b7354c4705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da8c4c559724e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514d68f6acce483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de1f2b7354c4705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454beb866f4c40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da8c4c559724e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.68% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>102,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,865</x:t>
-[...259 lines deleted...]
-          <x:t>102,220</x:t>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...274 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>