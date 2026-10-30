--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845ae6e0295043d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577907908b1243c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da8c4c559724e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f24bfd648d4daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454beb866f4c40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da8c4c559724e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2720a3853577440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f24bfd648d4daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.68% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>103,030</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...80 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,165</x:t>
-[...80 lines deleted...]
-          <x:t>105,060</x:t>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>