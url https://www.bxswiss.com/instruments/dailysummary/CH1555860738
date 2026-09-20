--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4c7293a4a14ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682805baf086466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31aac8f03fe4e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170798113d404ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9860e5fdb17414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31aac8f03fe4e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f0dc1e4d647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170798113d404ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.47% p.a. Barrier Reverse Convertible on Qualcomm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>105,635</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,380</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>106,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,775</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>