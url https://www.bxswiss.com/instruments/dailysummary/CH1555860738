--- v1 (2026-09-20)
+++ v2 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682805baf086466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ff2969853c4f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170798113d404ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e1e287eb03c485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f0dc1e4d647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170798113d404ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4241a4e3b8d240f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e1e287eb03c485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.47% p.a. Barrier Reverse Convertible on Qualcomm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,960</x:t>
-[...48 lines deleted...]
-          <x:t>107,950</x:t>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,830</x:t>
-[...16 lines deleted...]
-          <x:t>108,205</x:t>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,820</x:t>
-[...11 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>108,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,355</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>108,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>108,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>108,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>