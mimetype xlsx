--- v2 (2026-10-11)
+++ v3 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ff2969853c4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d6776f16ea4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e1e287eb03c485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5974f91427814b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4241a4e3b8d240f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e1e287eb03c485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a7b924773c416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5974f91427814b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.47% p.a. Barrier Reverse Convertible on Qualcomm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>108,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,875</x:t>
-[...306 lines deleted...]
-          <x:t>108,835</x:t>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>