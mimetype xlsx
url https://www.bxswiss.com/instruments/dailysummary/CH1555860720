--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdbd9445f00e4096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b8e4b1a7c74edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488883c9a8804fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372aa67284574c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe0d35f6ed445ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488883c9a8804fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbba8e502a142ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372aa67284574c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.75% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>