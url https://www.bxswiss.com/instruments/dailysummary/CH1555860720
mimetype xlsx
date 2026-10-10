--- v1 (2026-09-20)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b8e4b1a7c74edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2339c74900477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372aa67284574c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9713b62d1b740b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbba8e502a142ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372aa67284574c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra467990993ec4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9713b62d1b740b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.75% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,460</x:t>
-[...16 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,815</x:t>
-[...16 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,255</x:t>
-[...225 lines deleted...]
-          <x:t>109,930</x:t>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>