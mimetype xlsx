--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2339c74900477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506be0884d5349d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9713b62d1b740b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9926eda251b4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra467990993ec4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9713b62d1b740b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda01f5630df34042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9926eda251b4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.75% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,255</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>111,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,885</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>