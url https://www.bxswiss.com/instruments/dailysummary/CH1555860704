--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee8cfc02c2d428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fff52f50b545c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b8d132caac4b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebe2fa4646a48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a43e23844e4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b8d132caac4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d57a38d7e3a40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebe2fa4646a48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.66% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>101,775</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...43 lines deleted...]
-          <x:t>103,755</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,890</x:t>
-[...274 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>