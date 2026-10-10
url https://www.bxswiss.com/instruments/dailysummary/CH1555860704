--- v1 (2026-09-20)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fff52f50b545c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e5b8cd900c4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebe2fa4646a48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a23fa6031a641c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d57a38d7e3a40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebe2fa4646a48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4becb96c41498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a23fa6031a641c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.66% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>105,995</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>105,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>