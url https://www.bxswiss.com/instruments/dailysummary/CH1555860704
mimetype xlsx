--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e5b8cd900c4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19fb5716f2d54854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a23fa6031a641c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb44903ff9b4763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4becb96c41498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a23fa6031a641c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0737b75eb6de476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb44903ff9b4763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.66% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>107,490</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,095</x:t>
-[...620 lines deleted...]
-          <x:t>108,725</x:t>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>