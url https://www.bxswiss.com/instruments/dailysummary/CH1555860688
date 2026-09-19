--- v0 (2026-08-30)
+++ v1 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941e5e22411746b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4daf2d569017427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98342353ffc24deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3435510342b149ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3810189823954660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98342353ffc24deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18af98276854e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3435510342b149ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.37% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>103,175</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,560</x:t>
-[...33 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,515</x:t>
-[...75 lines deleted...]
-          <x:t>103,975</x:t>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,875</x:t>
-[...301 lines deleted...]
-          <x:t>104,700</x:t>
+          <x:t>104,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>