--- v1 (2026-09-19)
+++ v2 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4daf2d569017427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ccc24fcd904bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3435510342b149ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd78b18160384d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18af98276854e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3435510342b149ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1824a5681cb74071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd78b18160384d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.37% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,865</x:t>
-[...58 lines deleted...]
-          <x:t>103,000</x:t>
+          <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>104,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>104,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,995</x:t>
-[...97 lines deleted...]
-          <x:t>104,920</x:t>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>104,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>