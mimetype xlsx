--- v2 (2026-10-09)
+++ v3 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ccc24fcd904bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57a09d36c214701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd78b18160384d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2034116fb434a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1824a5681cb74071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd78b18160384d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2752dd9192154f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2034116fb434a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.37% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>104,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,750</x:t>
-[...296 lines deleted...]
-          <x:t>105,520</x:t>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>