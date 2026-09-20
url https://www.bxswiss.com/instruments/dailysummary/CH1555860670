--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2effa5c0b68646a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b61d1c08ff441be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6d35e00f674207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ba7c0c9bc54bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd864d82e131a4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6d35e00f674207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cb5e3bdce74fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ba7c0c9bc54bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.67% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>103,700</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>104,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>104,110</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>105,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,160</x:t>
-[...31 lines deleted...]
-          <x:t>106,010</x:t>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>