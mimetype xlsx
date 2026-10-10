--- v1 (2026-09-20)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b61d1c08ff441be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822ef234c642436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ba7c0c9bc54bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096fe73f8e6845ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cb5e3bdce74fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ba7c0c9bc54bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8abdf05a0d4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096fe73f8e6845ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.67% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>