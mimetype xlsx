--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822ef234c642436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f2902465724449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096fe73f8e6845ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34d20ab81ea49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8abdf05a0d4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096fe73f8e6845ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9840731ad90b4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34d20ab81ea49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.67% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>110,580</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,760</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>110,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>111,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,910</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>111,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,240</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>