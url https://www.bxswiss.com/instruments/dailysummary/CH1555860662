--- v0 (2026-08-30)
+++ v1 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2de28d31dc418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917826d9bb0940ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3926a48ccd974d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re899e857931640b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21525c45ee348c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3926a48ccd974d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bac4d976854235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re899e857931640b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.86% p.a. Barrier Reverse Convertible on Applied Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>102,250</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>104,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>