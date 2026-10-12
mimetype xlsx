--- v1 (2026-09-19)
+++ v2 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917826d9bb0940ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51569e38125e4aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re899e857931640b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0df66a8529d4d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bac4d976854235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re899e857931640b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542d31aeac8f4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0df66a8529d4d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.86% p.a. Barrier Reverse Convertible on Applied Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,515</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>104,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,310</x:t>
-[...215 lines deleted...]
-          <x:t>103,345</x:t>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>