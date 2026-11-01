--- v2 (2026-10-12)
+++ v3 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51569e38125e4aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cec5bec25024319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0df66a8529d4d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc7c37d10b945fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542d31aeac8f4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0df66a8529d4d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d29fe5d818d459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc7c37d10b945fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.86% p.a. Barrier Reverse Convertible on Applied Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>107,010</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>109,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>