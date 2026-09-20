--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac18ef8f0704a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6c82258acc45d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ee74818e114559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c71f87d8ae49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df4ff1f0721495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ee74818e114559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483cd31d84894a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c71f87d8ae49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.34% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>106,555</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,465</x:t>
-[...97 lines deleted...]
-          <x:t>106,395</x:t>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,990</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>106,625</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>107,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>