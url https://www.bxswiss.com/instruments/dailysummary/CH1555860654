--- v1 (2026-09-20)
+++ v2 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6c82258acc45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0b7eba0d2e42b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c71f87d8ae49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be4eb5765924d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483cd31d84894a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c71f87d8ae49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ecd9384d1c44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be4eb5765924d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.34% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>106,395</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,990</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>106,625</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>106,625</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>