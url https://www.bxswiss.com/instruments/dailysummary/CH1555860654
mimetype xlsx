--- v2 (2026-10-11)
+++ v3 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0b7eba0d2e42b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802b5c856f1c4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be4eb5765924d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290a7d8b2f004ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ecd9384d1c44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be4eb5765924d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9caa979f9748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290a7d8b2f004ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.34% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>106,515</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,295</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>106,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>