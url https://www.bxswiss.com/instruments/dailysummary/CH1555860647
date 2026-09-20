--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffda55ab96240a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b4977c52e14ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fdc7d0b5ef4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0536e98fb14d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aff357358fd4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fdc7d0b5ef4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e1fdcc8fd04eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0536e98fb14d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.69% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>