--- v1 (2026-09-20)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b4977c52e14ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f8aa3cafd84a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0536e98fb14d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98075104a7cd4dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e1fdcc8fd04eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0536e98fb14d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1b09f0964446fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98075104a7cd4dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.69% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>110,825</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>110,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,860</x:t>
-[...220 lines deleted...]
-          <x:t>110,270</x:t>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>