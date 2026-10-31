--- v2 (2026-10-10)
+++ v3 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f8aa3cafd84a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804ca40463e447d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98075104a7cd4dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dda4731a69f45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1b09f0964446fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98075104a7cd4dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fd202cccda4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dda4731a69f45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.69% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>112,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>