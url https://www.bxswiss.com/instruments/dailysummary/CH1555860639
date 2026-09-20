--- v1 (2026-08-30)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fd4d80cca44f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe0876b39046c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d00cb794c52421e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd0538d11d84808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a72b52b17334c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d00cb794c52421e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44bff3b56424cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd0538d11d84808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.56% p.a. Barrier Reverse Convertible on Western Digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>101,970</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,940</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>