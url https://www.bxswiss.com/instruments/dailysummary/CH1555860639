--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe0876b39046c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdacd99a2f0274d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd0538d11d84808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e8559228234f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44bff3b56424cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd0538d11d84808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2b2e1c80054358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e8559228234f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.56% p.a. Barrier Reverse Convertible on Western Digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,270</x:t>
-[...21 lines deleted...]
-          <x:t>106,185</x:t>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,225</x:t>
-[...421 lines deleted...]
-          <x:t>106,025</x:t>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,665</x:t>
-[...4 lines deleted...]
-          <x:t>106,930</x:t>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>