--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdacd99a2f0274d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5afbde2996410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e8559228234f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c01b4e2fab24875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2b2e1c80054358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e8559228234f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cecd49cc9c741d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c01b4e2fab24875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.56% p.a. Barrier Reverse Convertible on Western Digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>107,730</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,715</x:t>
-[...146 lines deleted...]
-          <x:t>106,025</x:t>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,665</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>105,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>