--- v2 (2026-09-06)
+++ v3 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e14730cfc0e4295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9146a1fbe04e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50567c993b4e4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10151579ef3b493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5a6c0805b542cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50567c993b4e4336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf0b8cb291b4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10151579ef3b493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Multi Barrier Reverse Convertible on ABB, BKW, Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,720</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,360</x:t>
-[...318 lines deleted...]
-          <x:t>96,050</x:t>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,510</x:t>
-[...16 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>94,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>