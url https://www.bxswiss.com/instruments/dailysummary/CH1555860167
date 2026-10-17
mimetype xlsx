--- v3 (2026-09-27)
+++ v4 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9146a1fbe04e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8102b0874c124036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10151579ef3b493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95082f9e0d4d403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf0b8cb291b4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10151579ef3b493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ebda64a7de4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95082f9e0d4d403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Multi Barrier Reverse Convertible on ABB, BKW, Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>