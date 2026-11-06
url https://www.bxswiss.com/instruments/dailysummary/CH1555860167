--- v4 (2026-10-17)
+++ v5 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8102b0874c124036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af7cf645bf245ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95082f9e0d4d403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380fc51752d94a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ebda64a7de4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95082f9e0d4d403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5845451d624c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380fc51752d94a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Multi Barrier Reverse Convertible on ABB, BKW, Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,660</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>88,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>