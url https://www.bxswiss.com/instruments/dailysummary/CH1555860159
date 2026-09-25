--- v2 (2026-09-05)
+++ v3 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6990cf474daa492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff88344c2415476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e3739b752a4e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92da8d03cc784126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7fe4a174954c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e3739b752a4e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536ebc64f2154a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92da8d03cc784126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Multi Barrier Reverse Convertible on Banque Cantonale Vaudoise, Julius Bär, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
-[...21 lines deleted...]
-          <x:t>101,765</x:t>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...33 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...509 lines deleted...]
-          <x:t>100,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>100,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>