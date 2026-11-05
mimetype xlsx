--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff88344c2415476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38916d7c82694937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92da8d03cc784126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a28d0c46b7347ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536ebc64f2154a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92da8d03cc784126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2476fa2b26074df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a28d0c46b7347ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Multi Barrier Reverse Convertible on Banque Cantonale Vaudoise, Julius Bär, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555860159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>99,250</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>