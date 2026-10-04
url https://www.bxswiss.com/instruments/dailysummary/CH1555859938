--- v1 (2026-09-14)
+++ v2 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92d474d71644dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876788165e344538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffaa9ea3bb2e4157"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026a7e4e5e2c4ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e47a3d7f7224308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffaa9ea3bb2e4157" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd113481e2bf443f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026a7e4e5e2c4ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.70% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>