--- v2 (2026-10-04)
+++ v3 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876788165e344538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d819415249f4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026a7e4e5e2c4ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9d1cecab0e4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd113481e2bf443f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026a7e4e5e2c4ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e90848c3864d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9d1cecab0e4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.70% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>105,570</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,470</x:t>
-[...254 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,900</x:t>
-[...129 lines deleted...]
-          <x:t>106,265</x:t>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>107,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>