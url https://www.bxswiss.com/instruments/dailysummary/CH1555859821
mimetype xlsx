--- v2 (2026-08-31)
+++ v3 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f419bb50b9492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12af6aef4e794fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a540a67ffc14aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24c7c69dbd54b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938baa287a704ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a540a67ffc14aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46fc887567914a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24c7c69dbd54b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,440</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,870</x:t>
-[...210 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>98,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>