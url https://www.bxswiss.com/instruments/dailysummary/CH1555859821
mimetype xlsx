--- v3 (2026-09-20)
+++ v4 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12af6aef4e794fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13baa00e133544ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24c7c69dbd54b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e443ded1f04bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46fc887567914a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24c7c69dbd54b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b5c221e0364753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e443ded1f04bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>99,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>