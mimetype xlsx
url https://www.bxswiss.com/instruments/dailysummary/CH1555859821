--- v4 (2026-10-10)
+++ v5 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13baa00e133544ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625044217fe445d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e443ded1f04bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04e2bdf9dcc4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b5c221e0364753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e443ded1f04bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6e3c5611714d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04e2bdf9dcc4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,690</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,000</x:t>
-[...6 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,780</x:t>
-[...16 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,350</x:t>
-[...377 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,990</x:t>
-[...134 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>