--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31a35a67fa84381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36258c13fc914c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9f60b466f5415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c140d0acff64870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6c54bcad0244b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9f60b466f5415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924b9e82adac4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c140d0acff64870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...146 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...269 lines deleted...]
-          <x:t>98,450</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>