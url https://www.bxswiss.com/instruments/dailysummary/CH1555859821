--- v1 (2026-08-11)
+++ v2 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36258c13fc914c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f419bb50b9492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c140d0acff64870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a540a67ffc14aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924b9e82adac4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c140d0acff64870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938baa287a704ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a540a67ffc14aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...166 lines deleted...]
-          <x:t>98,060</x:t>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...6 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,550</x:t>
-[...333 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>