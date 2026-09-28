--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afd5e07b4c341ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188d159059b24050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9f040aaebf4d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0a6414ea644874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78aa02fcd6347c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9f040aaebf4d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d454ae5e0654f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0a6414ea644874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,765</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,195</x:t>
-[...463 lines deleted...]
-          <x:t>105,270</x:t>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>