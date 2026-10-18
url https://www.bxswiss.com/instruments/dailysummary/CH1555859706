--- v5 (2026-09-28)
+++ v6 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188d159059b24050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7e0bd481a476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0a6414ea644874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614afb32b3134268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d454ae5e0654f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0a6414ea644874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re366ad4566c64b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614afb32b3134268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>