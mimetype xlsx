--- v6 (2026-10-18)
+++ v7 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7e0bd481a476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71075b08051f41e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614afb32b3134268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ba7793bf494358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re366ad4566c64b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614afb32b3134268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f8d395d2e1460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ba7793bf494358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,020</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...16 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,075</x:t>
-[...387 lines deleted...]
-          <x:t>100,685</x:t>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>