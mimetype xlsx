--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618b61bf06194a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744f9e2323304953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40485c3922d84c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efbd6ceb3c2497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb74019e2ec9485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40485c3922d84c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bf2be7c8e74628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efbd6ceb3c2497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>