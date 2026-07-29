--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744f9e2323304953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re862a54ef16842d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efbd6ceb3c2497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309461b2ffa044a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bf2be7c8e74628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efbd6ceb3c2497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c5e7f4ab634325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309461b2ffa044a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...119 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,665</x:t>
-[...171 lines deleted...]
-          <x:t>100,270</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>