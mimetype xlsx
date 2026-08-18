--- v2 (2026-07-29)
+++ v3 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re862a54ef16842d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3bd94ca6484fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309461b2ffa044a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cbaac84c3f4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c5e7f4ab634325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309461b2ffa044a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b59e718bf44b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cbaac84c3f4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,665</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>100,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,730</x:t>
-[...38 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
-[...259 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,090</x:t>
-[...21 lines deleted...]
-          <x:t>102,100</x:t>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>100,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>