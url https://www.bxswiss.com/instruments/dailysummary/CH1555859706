--- v3 (2026-08-18)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3bd94ca6484fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afd5e07b4c341ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cbaac84c3f4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9f040aaebf4d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b59e718bf44b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cbaac84c3f4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78aa02fcd6347c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9f040aaebf4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,070</x:t>
-[...161 lines deleted...]
-          <x:t>104,195</x:t>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>104,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>