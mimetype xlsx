--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b07cf95c644366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb139d0ee9ff64362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1bcc6c1ec54902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6045d6cee09e40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ef6fb49d434a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1bcc6c1ec54902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fc03ff98bd4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6045d6cee09e40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>