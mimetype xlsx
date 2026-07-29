--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb139d0ee9ff64362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566e26211de74f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6045d6cee09e40ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad4d57eef5c4cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fc03ff98bd4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6045d6cee09e40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54f8af3d70e4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad4d57eef5c4cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...220 lines deleted...]
-          <x:t>101,245</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>100,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>