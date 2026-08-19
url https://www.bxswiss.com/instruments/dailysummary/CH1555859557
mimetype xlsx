--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566e26211de74f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddc128a4e3b4724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad4d57eef5c4cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730efbcf10b74961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54f8af3d70e4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad4d57eef5c4cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60ab953b54a4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730efbcf10b74961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,065</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,935</x:t>
-[...598 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>