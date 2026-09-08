--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddc128a4e3b4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a98f3447d2464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730efbcf10b74961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1726f5afd24ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60ab953b54a4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730efbcf10b74961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d9aa1048bf4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1726f5afd24ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,390</x:t>
-[...291 lines deleted...]
-          <x:t>101,435</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,750</x:t>
-[...16 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>