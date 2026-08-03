--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b94341a4d3483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3703df55834ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d8848c885e4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f971615980940b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ff567073b1453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d8848c885e4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cb4ea24eed4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f971615980940b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>99,180</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,415</x:t>
-[...21 lines deleted...]
-          <x:t>100,655</x:t>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,290</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...80 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>