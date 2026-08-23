--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3703df55834ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a40946bfc240d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f971615980940b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5c99bfd54d4a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cb4ea24eed4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f971615980940b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994878fdcb9048c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5c99bfd54d4a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>100,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...477 lines deleted...]
-          <x:t>101,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>100,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>