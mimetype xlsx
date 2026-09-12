--- v2 (2026-08-23)
+++ v3 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a40946bfc240d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9100eb313c4825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5c99bfd54d4a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf846b4b4e7b64384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994878fdcb9048c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5c99bfd54d4a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6912b06f38b43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf846b4b4e7b64384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>101,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,835</x:t>
-[...242 lines deleted...]
-          <x:t>102,850</x:t>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>