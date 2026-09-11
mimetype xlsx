--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481506f37a1b4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e24340ab0f48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f339cce8e74608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re501cc8c9ddb4eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab59aa213ae48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f339cce8e74608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005831e1b097419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re501cc8c9ddb4eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>103,315</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,125</x:t>
-[...97 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>104,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>104,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,965</x:t>
-[...112 lines deleted...]
-          <x:t>103,815</x:t>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>