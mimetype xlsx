--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e24340ab0f48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c736dad56454830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re501cc8c9ddb4eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa9fbebe6db4c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005831e1b097419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re501cc8c9ddb4eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f87c144f9846c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa9fbebe6db4c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>104,035</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,955</x:t>
-[...48 lines deleted...]
-          <x:t>104,205</x:t>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,855</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>103,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>104,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>