--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c736dad56454830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a374cecdfa49d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa9fbebe6db4c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71f32f551da480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f87c144f9846c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa9fbebe6db4c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3311af654d70401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71f32f551da480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>