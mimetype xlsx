--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4955dff7400f4b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfaf0026c0e4af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cce3427ca904f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f237a3d4d44d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re675482dcdf549b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cce3427ca904f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9153bcc13c4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f237a3d4d44d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,400</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,230</x:t>
-[...43 lines deleted...]
-          <x:t>99,440</x:t>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...259 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...301 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>