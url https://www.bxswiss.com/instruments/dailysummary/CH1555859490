--- v3 (2026-09-11)
+++ v4 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfaf0026c0e4af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a98a05e546f4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f237a3d4d44d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb98b262cf54e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9153bcc13c4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f237a3d4d44d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30726b8a14ed45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb98b262cf54e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,845</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...220 lines deleted...]
-          <x:t>98,110</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>