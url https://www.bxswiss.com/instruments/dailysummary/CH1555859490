--- v4 (2026-10-01)
+++ v5 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a98a05e546f4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef73e42e491402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb98b262cf54e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f29e7c789e401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30726b8a14ed45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb98b262cf54e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09a8ddf1e99412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f29e7c789e401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,640</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,390</x:t>
-[...249 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...306 lines deleted...]
-          <x:t>97,030</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>