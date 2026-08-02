--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ee1ab96c9c46f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c82072447324394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5894db50f01f421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9215952816e41d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe42eb9e01bb45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5894db50f01f421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ac7b5d1bb040be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9215952816e41d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,025</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,530</x:t>
-[...274 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>