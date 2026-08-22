--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c82072447324394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4955dff7400f4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9215952816e41d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cce3427ca904f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ac7b5d1bb040be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9215952816e41d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re675482dcdf549b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cce3427ca904f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,350</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>98,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>