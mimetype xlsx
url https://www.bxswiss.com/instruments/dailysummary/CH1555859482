--- v3 (2026-09-12)
+++ v4 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6b638994d64bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8adca0a74e4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203f10431b174656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935f613df3604b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb296ddf838204cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203f10431b174656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c92fcbaf01442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935f613df3604b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.30% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,280</x:t>
-[...173 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>105,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>