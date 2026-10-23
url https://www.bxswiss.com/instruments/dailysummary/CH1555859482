--- v4 (2026-10-03)
+++ v5 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8adca0a74e4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7de7ff25744b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935f613df3604b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b68bd3d0e349cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c92fcbaf01442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935f613df3604b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8b679c10ce4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b68bd3d0e349cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.30% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>101,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,775</x:t>
-[...183 lines deleted...]
-          <x:t>103,385</x:t>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,260</x:t>
-[...156 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>102,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>