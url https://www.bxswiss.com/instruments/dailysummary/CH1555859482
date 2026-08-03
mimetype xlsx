--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dfc99179594f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b39f1da9c24706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e1d483d63e47f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb609c04586ca49da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4843ff17f7784b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e1d483d63e47f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270af976ed054729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb609c04586ca49da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.30% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>