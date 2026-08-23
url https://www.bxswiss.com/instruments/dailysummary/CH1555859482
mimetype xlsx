--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b39f1da9c24706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21acef5a8284269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb609c04586ca49da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84bf2bc2093a43fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270af976ed054729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb609c04586ca49da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17f354d650d42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84bf2bc2093a43fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.30% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,050</x:t>
-[...377 lines deleted...]
-          <x:t>90,350</x:t>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>