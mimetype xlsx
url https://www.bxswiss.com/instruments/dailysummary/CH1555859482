--- v2 (2026-08-23)
+++ v3 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21acef5a8284269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6b638994d64bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84bf2bc2093a43fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203f10431b174656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17f354d650d42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84bf2bc2093a43fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb296ddf838204cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203f10431b174656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.30% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555859482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>