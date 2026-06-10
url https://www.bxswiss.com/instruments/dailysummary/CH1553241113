--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f70ffb5c4df442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600ba59d5bcf43d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7348a2b7548f4c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc800e492f204893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc886a2579c4a4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7348a2b7548f4c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794e02bedbfb4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc800e492f204893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553241113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,308 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...256 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -617,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>