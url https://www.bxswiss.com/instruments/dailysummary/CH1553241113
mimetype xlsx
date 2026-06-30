--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600ba59d5bcf43d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076932defe85420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc800e492f204893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf593847199f14bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794e02bedbfb4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc800e492f204893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15223d16a4b24098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf593847199f14bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553241113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,325</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,115</x:t>
-[...38 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,685</x:t>
-[...31 lines deleted...]
-          <x:t>3,835</x:t>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>3,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>