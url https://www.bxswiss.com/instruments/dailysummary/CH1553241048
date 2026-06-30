--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bb77beffd74170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7954ad70f40344f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062349c83ba14687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa29746fdfe4832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daf01f6449a4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062349c83ba14687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4abcb613e9e45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa29746fdfe4832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553241048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...26 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>2,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>