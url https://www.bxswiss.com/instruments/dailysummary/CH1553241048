--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7954ad70f40344f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ad8d9ed71849d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa29746fdfe4832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fc4d9b89ec4391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4abcb613e9e45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa29746fdfe4832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac5e73d70cc4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fc4d9b89ec4391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553241048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>2,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...16 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,135</x:t>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...350 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>