--- v2 (2026-07-21)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ad8d9ed71849d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba386a717934650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fc4d9b89ec4391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe97f6f974b249e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac5e73d70cc4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fc4d9b89ec4391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55df4bf2370a49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe97f6f974b249e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ARM Holdings PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553241048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...495 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...26 lines deleted...]
-          <x:t>1,555</x:t>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>