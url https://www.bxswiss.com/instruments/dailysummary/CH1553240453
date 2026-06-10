--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a47624345bb4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd69f26845914cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d76aa34731c49bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85e11e784db4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf1cf9d8687479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d76aa34731c49bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabbf4bf14b54929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85e11e784db4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...191 lines deleted...]
-          <x:t>6,815</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,395</x:t>
-[...65 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,695</x:t>
-[...31 lines deleted...]
-          <x:t>7,535</x:t>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>7,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>