--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd69f26845914cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969f4ca73141450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85e11e784db4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb83cd0790e4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabbf4bf14b54929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85e11e784db4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bcb3ab02a74a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb83cd0790e4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,875</x:t>
-[...16 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,695</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,965</x:t>
-[...495 lines deleted...]
-          <x:t>7,035</x:t>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>