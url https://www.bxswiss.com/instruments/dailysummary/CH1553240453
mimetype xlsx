--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969f4ca73141450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058c5341298d45c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb83cd0790e4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17bb98264be4633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bcb3ab02a74a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb83cd0790e4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650f8d3d70e24e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17bb98264be4633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,005</x:t>
-[...323 lines deleted...]
-          <x:t>8,735</x:t>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,275</x:t>
-[...134 lines deleted...]
-          <x:t>7,645</x:t>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>