--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058c5341298d45c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b94b43a794464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17bb98264be4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61fbeda5f0b4fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650f8d3d70e24e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17bb98264be4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1f4762c9604731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61fbeda5f0b4fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,955</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>8,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,555</x:t>
-[...33 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>8,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,225</x:t>
-[...225 lines deleted...]
-          <x:t>8,035</x:t>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>