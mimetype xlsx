--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b94b43a794464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8cfc7cff38e43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61fbeda5f0b4fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0ec4f15d214c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1f4762c9604731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61fbeda5f0b4fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb042a8edf634564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0ec4f15d214c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>8,875</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>10,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,095</x:t>
-[...178 lines deleted...]
-          <x:t>9,745</x:t>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,565</x:t>
-[...70 lines deleted...]
-          <x:t>9,305</x:t>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,245</x:t>
-[...33 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,375</x:t>
-[...90 lines deleted...]
-          <x:t>9,975</x:t>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>