--- v5 (2026-09-19)
+++ v6 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8cfc7cff38e43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a689de5419473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0ec4f15d214c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0642a9fca6443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb042a8edf634564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0ec4f15d214c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0ba4094b294769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0642a9fca6443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,745</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,565</x:t>
-[...16 lines deleted...]
-          <x:t>9,815</x:t>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>27.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,625</x:t>
-[...21 lines deleted...]
-          <x:t>9,655</x:t>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,545</x:t>
-[...97 lines deleted...]
-          <x:t>9,115</x:t>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,075</x:t>
-[...301 lines deleted...]
-          <x:t>8,835</x:t>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>