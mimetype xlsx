--- v6 (2026-10-10)
+++ v7 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a689de5419473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6364df6f0b5496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0642a9fca6443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00abb0bc8ef04c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0ba4094b294769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0642a9fca6443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9538e39d85db4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00abb0bc8ef04c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>9,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,165</x:t>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,735</x:t>
-[...286 lines deleted...]
-          <x:t>9,125</x:t>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,975</x:t>
-[...301 lines deleted...]
-          <x:t>10,095</x:t>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>