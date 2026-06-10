--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951276bab84c452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7f6707775a4bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76782da701724383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0610649aece4f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fab818ae6344f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76782da701724383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631c4dd0755a47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0610649aece4f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,585</x:t>
-[...4 lines deleted...]
-          <x:t>6,085</x:t>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>5,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,215</x:t>
-[...274 lines deleted...]
-          <x:t>4,935</x:t>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>