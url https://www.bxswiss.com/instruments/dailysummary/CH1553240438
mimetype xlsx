--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7f6707775a4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80754a1c2ac4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0610649aece4f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc803fd4e484006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631c4dd0755a47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0610649aece4f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90c651c66a74a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc803fd4e484006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,745</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,855</x:t>
-[...60 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>5,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>