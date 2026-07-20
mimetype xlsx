--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80754a1c2ac4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78c7fda17e74b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc803fd4e484006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc24256ead9a4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90c651c66a74a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc803fd4e484006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4525b75bb16408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc24256ead9a4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,035</x:t>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,435</x:t>
-[...38 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>5,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>