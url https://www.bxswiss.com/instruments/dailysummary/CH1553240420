--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b84cab8034246f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6764c062d35945ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3550e83651fc460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76bc4e432ade4090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff1e6d4d7eb498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3550e83651fc460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953be5e1ce954b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76bc4e432ade4090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>4,055</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,725</x:t>
-[...53 lines deleted...]
-          <x:t>3,285</x:t>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>5,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>