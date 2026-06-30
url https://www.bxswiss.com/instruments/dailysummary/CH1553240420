--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6764c062d35945ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6bd45c1b1ec48f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76bc4e432ade4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62e6249951846cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953be5e1ce954b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76bc4e432ade4090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c0620e6eae4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62e6249951846cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,255</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,255</x:t>
-[...38 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,205</x:t>
-[...26 lines deleted...]
-          <x:t>4,645</x:t>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,365</x:t>
-[...276 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,675</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>4,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>