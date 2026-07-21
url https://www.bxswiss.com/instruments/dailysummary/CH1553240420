--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6bd45c1b1ec48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a38486177040c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62e6249951846cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c2dd75a04741f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c0620e6eae4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62e6249951846cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12554bda5174223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c2dd75a04741f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,835</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,695</x:t>
-[...70 lines deleted...]
-          <x:t>5,445</x:t>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,115</x:t>
-[...21 lines deleted...]
-          <x:t>5,175</x:t>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>4,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,675</x:t>
-[...291 lines deleted...]
-          <x:t>5,535</x:t>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>4,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>