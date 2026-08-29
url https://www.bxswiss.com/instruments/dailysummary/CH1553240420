--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a38486177040c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafba06d9f41f47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c2dd75a04741f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25afa20a78cd496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12554bda5174223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c2dd75a04741f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea1f63ae2ab4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25afa20a78cd496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1553240420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,475</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,325</x:t>
-[...269 lines deleted...]
-          <x:t>6,405</x:t>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>4,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>