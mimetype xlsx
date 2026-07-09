--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6494120739d457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b3796ab22c4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ef691204234fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94dfbaba8e40443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c69ae6a57548eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ef691204234fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c958bcae08d4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94dfbaba8e40443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.88% p.a. Multi Barrier Reverse Convertible on Galderma, Sandoz, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -344,31 +246,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>