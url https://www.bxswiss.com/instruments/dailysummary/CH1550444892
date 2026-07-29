--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b3796ab22c4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929b76048e214492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94dfbaba8e40443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd163b7100a774785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c958bcae08d4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94dfbaba8e40443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45246b0f15464f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd163b7100a774785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.88% p.a. Multi Barrier Reverse Convertible on Galderma, Sandoz, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,506 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...48 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,980</x:t>
-[...102 lines deleted...]
-          <x:t>101,935</x:t>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...291 lines deleted...]
-          <x:t>101,785</x:t>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,705</x:t>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>