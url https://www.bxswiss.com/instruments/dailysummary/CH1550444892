--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929b76048e214492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8051ca14dc1e4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd163b7100a774785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36b925906874483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45246b0f15464f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd163b7100a774785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcfc495a8884db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36b925906874483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.88% p.a. Multi Barrier Reverse Convertible on Galderma, Sandoz, Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>101,785</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,705</x:t>
-[...151 lines deleted...]
-          <x:t>102,015</x:t>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>101,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>