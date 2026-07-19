--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf80958ce84704d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394b3ff20f764526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5497c1a404a34350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fdd05e8a4074846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c074408a8a424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5497c1a404a34350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc4cb7720d74854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fdd05e8a4074846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.33% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,342 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...195 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,960</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,720</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,840</x:t>
         </x:is>
       </x:c>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>