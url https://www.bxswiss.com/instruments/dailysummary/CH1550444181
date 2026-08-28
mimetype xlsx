--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394b3ff20f764526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bba0ed985c84f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fdd05e8a4074846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa407d2b663c4a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc4cb7720d74854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fdd05e8a4074846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa0124770c54827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa407d2b663c4a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.33% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,570</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,890</x:t>
-[...65 lines deleted...]
-          <x:t>91,540</x:t>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,240</x:t>
-[...264 lines deleted...]
-          <x:t>92,490</x:t>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,170</x:t>
-[...38 lines deleted...]
-          <x:t>87,810</x:t>
+          <x:t>88,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>81,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>