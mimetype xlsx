--- v2 (2026-08-28)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bba0ed985c84f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf932a294a54583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa407d2b663c4a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be91a38f9e64e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa0124770c54827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa407d2b663c4a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ef1b19f9204515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be91a38f9e64e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.33% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>93,570</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,640</x:t>
-[...227 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>92,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,460</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>