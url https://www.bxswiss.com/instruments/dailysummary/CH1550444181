--- v3 (2026-09-17)
+++ v4 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf932a294a54583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cbf3ffc4764c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be91a38f9e64e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1d1924bd764451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ef1b19f9204515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be91a38f9e64e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1248323e5e64261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1d1924bd764451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.33% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,330</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>82,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>