--- v4 (2026-10-08)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cbf3ffc4764c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632358871f8142f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1d1924bd764451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc936c50a25f44f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1248323e5e64261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1d1924bd764451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red48004ac52a4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc936c50a25f44f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.33% p.a. Barrier Reverse Convertible on Rocket Lab</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,800</x:t>
-[...387 lines deleted...]
-          <x:t>92,030</x:t>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>