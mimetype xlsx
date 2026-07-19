--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re147b4082ccd405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fcb9753de024629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea538e21c0d4b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fb40f63f14432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a8a87b0d47430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea538e21c0d4b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2df87ba088a4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fb40f63f14432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.63% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...87 lines deleted...]
-          <x:t>93,340</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>97,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,080</x:t>
-[...53 lines deleted...]
-          <x:t>95,750</x:t>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>