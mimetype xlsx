--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fcb9753de024629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7de7489a6e485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fb40f63f14432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4191e498438438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2df87ba088a4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fb40f63f14432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2ffa9ef1314487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4191e498438438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.63% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,455</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...544 lines deleted...]
-          <x:t>83,500</x:t>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>