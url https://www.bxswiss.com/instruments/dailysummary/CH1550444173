--- v2 (2026-08-28)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7de7489a6e485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5564f06dd4434049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4191e498438438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136017255fa84629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2ffa9ef1314487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4191e498438438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129c1a35d3714a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136017255fa84629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.63% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>94,290</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,830</x:t>
-[...85 lines deleted...]
-          <x:t>95,040</x:t>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>102,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>