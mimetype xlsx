--- v3 (2026-09-18)
+++ v4 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5564f06dd4434049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfbe2651cc44b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136017255fa84629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc180871f9d04450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129c1a35d3714a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136017255fa84629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb148dcab9a4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc180871f9d04450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.63% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,040</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>103,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>104,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>101,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>