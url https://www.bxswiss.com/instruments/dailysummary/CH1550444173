--- v4 (2026-10-08)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfbe2651cc44b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9f19e67e6a4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc180871f9d04450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4001af1ea5942a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb148dcab9a4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc180871f9d04450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e4d2c2a6fc4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4001af1ea5942a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.63% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,205</x:t>
-[...215 lines deleted...]
-          <x:t>107,800</x:t>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,130</x:t>
-[...107 lines deleted...]
-          <x:t>110,795</x:t>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>