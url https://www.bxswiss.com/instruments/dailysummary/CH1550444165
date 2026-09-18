--- v2 (2026-08-28)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fb1b3708e1422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807400a24fc2405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f4e9efaa844f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5f9f63364141e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6466ee4c6c074b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f4e9efaa844f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc64ab7f9a4643ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5f9f63364141e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.25% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>