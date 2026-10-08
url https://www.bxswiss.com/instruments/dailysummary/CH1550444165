--- v3 (2026-09-18)
+++ v4 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807400a24fc2405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489e840ae2044c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5f9f63364141e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa023dc012034e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc64ab7f9a4643ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5f9f63364141e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e75acf95044576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa023dc012034e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.25% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,315</x:t>
-[...399 lines deleted...]
-          <x:t>106,980</x:t>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,935</x:t>
-[...166 lines deleted...]
-          <x:t>104,560</x:t>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>