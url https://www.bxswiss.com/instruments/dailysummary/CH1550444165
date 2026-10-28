--- v4 (2026-10-08)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489e840ae2044c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816198eeff054efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa023dc012034e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a531ea9b4a42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e75acf95044576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa023dc012034e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a7a6ff3f4748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a531ea9b4a42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.25% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>112,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>