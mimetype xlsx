--- v0 (2026-06-29)
+++ v1 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e38e54a47941f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a6aae298ee43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51eb70ad2cc4794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f447ee2dd4e4459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433f35d74a4b42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51eb70ad2cc4794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc3af917eb342cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f447ee2dd4e4459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.25% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...60 lines deleted...]
-          <x:t>96,380</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>95,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>95,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>