--- v1 (2026-07-19)
+++ v2 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a6aae298ee43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fb1b3708e1422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f447ee2dd4e4459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f4e9efaa844f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc3af917eb342cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f447ee2dd4e4459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6466ee4c6c074b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f4e9efaa844f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.25% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550444165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>84,440</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>