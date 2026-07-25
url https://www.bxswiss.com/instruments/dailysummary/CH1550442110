--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393ff9f3429e4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7051df55d04910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b6b04544404877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd5d315bdb64c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2796390fa44d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b6b04544404877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884480200e31400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd5d315bdb64c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,276 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...183 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,995</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
@@ -597,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>