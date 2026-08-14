--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7051df55d04910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbe7de77d654c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd5d315bdb64c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91596c381084b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884480200e31400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd5d315bdb64c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8a4e98653440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91596c381084b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>96,950</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>93,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>