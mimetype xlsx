--- v2 (2026-08-14)
+++ v3 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbe7de77d654c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2be378f7043c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91596c381084b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1419f94cfd94648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8a4e98653440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91596c381084b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ef0cd3948440d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1419f94cfd94648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>94,590</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,710</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>94,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>