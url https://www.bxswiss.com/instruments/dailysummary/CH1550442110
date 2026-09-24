--- v3 (2026-09-04)
+++ v4 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2be378f7043c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e8b6c0fd7b4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1419f94cfd94648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra242101d6cae49e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ef0cd3948440d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1419f94cfd94648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00b8b00e1b04fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra242101d6cae49e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,000</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...593 lines deleted...]
-          <x:t>104,125</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>