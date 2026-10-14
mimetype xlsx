--- v4 (2026-09-24)
+++ v5 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e8b6c0fd7b4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b813445b6b42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra242101d6cae49e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef582971d9f4e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00b8b00e1b04fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra242101d6cae49e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50efe9dba9cb44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef582971d9f4e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>99,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>