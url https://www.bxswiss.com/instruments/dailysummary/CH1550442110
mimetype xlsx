--- v5 (2026-10-14)
+++ v6 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b813445b6b42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a8cb862b3349d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef582971d9f4e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510ea83fb3684e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50efe9dba9cb44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef582971d9f4e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6cf64b795ec46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510ea83fb3684e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,780</x:t>
-[...576 lines deleted...]
-          <x:t>101,145</x:t>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>