--- v3 (2026-09-03)
+++ v4 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b4e39e9ad84d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe270da722a45ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7cd0948f1f4bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebc6b6734fe4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9112afabd884219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7cd0948f1f4bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d59c97e2d4405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebc6b6734fe4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,860</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,175</x:t>
-[...414 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>