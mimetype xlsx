--- v4 (2026-09-23)
+++ v5 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe270da722a45ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be2a9f8ba3849a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebc6b6734fe4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9917688733a44256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d59c97e2d4405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebc6b6734fe4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1fd777448443e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9917688733a44256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,015</x:t>
-[...38 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...31 lines deleted...]
-          <x:t>100,070</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>