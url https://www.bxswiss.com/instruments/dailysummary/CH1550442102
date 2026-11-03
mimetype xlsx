--- v5 (2026-10-14)
+++ v6 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be2a9f8ba3849a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762208098ddb43ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9917688733a44256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a14af6df1d84463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1fd777448443e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9917688733a44256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad86d578925d4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a14af6df1d84463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...377 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.10.2026</x:t>
-[...19 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>