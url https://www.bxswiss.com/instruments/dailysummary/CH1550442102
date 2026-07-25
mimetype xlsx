--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7d3ed0e24041b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5127c003362243c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ab1d49a3ec44e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc41b3ab5744c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf458ea5c11a41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ab1d49a3ec44e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbffc98dabb42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc41b3ab5744c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,423 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>101,755</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>