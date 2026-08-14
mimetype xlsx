--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5127c003362243c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1cbded778849d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc41b3ab5744c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da8469ccfc24044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbffc98dabb42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc41b3ab5744c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63f9ff3f65c4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da8469ccfc24044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,350</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>