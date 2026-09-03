--- v2 (2026-08-14)
+++ v3 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1cbded778849d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b4e39e9ad84d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da8469ccfc24044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7cd0948f1f4bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63f9ff3f65c4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da8469ccfc24044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9112afabd884219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7cd0948f1f4bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Nebius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550442102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>