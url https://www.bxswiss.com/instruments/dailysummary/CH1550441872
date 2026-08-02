--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04d6c49aaaa4bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d49ab72fc3c4146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f58457cb5746b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3006fee681b84960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9846c63d2d74f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f58457cb5746b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eead7fccdbf4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3006fee681b84960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.06% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550441872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,362 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>85,110</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,630</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>86,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,630</x:t>
         </x:is>
       </x:c>
@@ -570,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>