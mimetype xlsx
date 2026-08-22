--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d49ab72fc3c4146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fd00f4dc4a429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3006fee681b84960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8df7d56aca432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eead7fccdbf4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3006fee681b84960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f90be76857f4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8df7d56aca432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.06% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550441872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>84,630</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>68,370</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>