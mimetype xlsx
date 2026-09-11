--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fd00f4dc4a429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b867616f6f34db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8df7d56aca432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d045e6adf74858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f90be76857f4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8df7d56aca432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b2a35a8f4345fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d045e6adf74858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.06% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550441872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>