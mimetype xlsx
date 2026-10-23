--- v3 (2026-09-11)
+++ v4 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b867616f6f34db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c46bae8f3b4f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d045e6adf74858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e077b1633244455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b2a35a8f4345fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d045e6adf74858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23fd7c361f07403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e077b1633244455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.06% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550441872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...446 lines deleted...]
-          <x:t>88,120</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>90,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>89,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>