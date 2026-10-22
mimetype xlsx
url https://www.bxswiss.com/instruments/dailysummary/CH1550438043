--- v4 (2026-09-10)
+++ v5 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3427e425033a4944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f32ea413e14e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd44bd859dc474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf265b866c5804da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3e714516c1416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd44bd859dc474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b72353fdbe44237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf265b866c5804da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>93,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,250</x:t>
-[...264 lines deleted...]
-          <x:t>95,760</x:t>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>93,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>