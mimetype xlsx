--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e85bad367174de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad3b8a4ea834b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2a351fc1bb4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25680906ed044d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091eb2396b8f4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2a351fc1bb4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5c8d7ea466426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25680906ed044d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,281 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...229 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -590,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>