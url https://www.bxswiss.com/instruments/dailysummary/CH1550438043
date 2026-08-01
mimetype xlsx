--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad3b8a4ea834b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28afaff7f8f6473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25680906ed044d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16736db7732f4141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5c8d7ea466426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25680906ed044d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd50ca59e400467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16736db7732f4141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>92,210</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,650</x:t>
-[...124 lines deleted...]
-          <x:t>92,080</x:t>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,320</x:t>
-[...195 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>90,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>