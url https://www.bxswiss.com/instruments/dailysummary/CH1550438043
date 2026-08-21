--- v2 (2026-08-01)
+++ v3 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28afaff7f8f6473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e1855d0b9441f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16736db7732f4141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re423cf12e99344d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd50ca59e400467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16736db7732f4141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81fc13518034efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re423cf12e99344d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,030</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,170</x:t>
-[...11 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,450</x:t>
-[...409 lines deleted...]
-          <x:t>88,200</x:t>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>89,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>