--- v3 (2026-08-21)
+++ v4 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e1855d0b9441f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3427e425033a4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re423cf12e99344d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd44bd859dc474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81fc13518034efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re423cf12e99344d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3e714516c1416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd44bd859dc474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>88,200</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>92,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>92,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>