--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378c6df41cae47f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1d223113054ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de13e31de7f4c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e4bf46d9154b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9f2aafdf4b49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de13e31de7f4c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35322a50020141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e4bf46d9154b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,300</x:t>
-[...232 lines deleted...]
-          <x:t>97,550</x:t>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,930</x:t>
-[...274 lines deleted...]
-          <x:t>95,700</x:t>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>