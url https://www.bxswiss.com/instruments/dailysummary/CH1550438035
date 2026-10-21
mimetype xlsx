--- v5 (2026-10-01)
+++ v6 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1d223113054ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2260314cbb3c4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e4bf46d9154b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0ab1ba52194075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35322a50020141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e4bf46d9154b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd508830c349423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0ab1ba52194075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>94,700</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>99,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>