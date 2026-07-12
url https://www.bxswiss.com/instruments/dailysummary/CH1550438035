--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae241d252464552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eaca872300f4a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd69c9f22884ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a9f03bcb5d485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff74bbcb3a6044b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd69c9f22884ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4366b35a1a3a412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a9f03bcb5d485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,040</x:t>
-[...360 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>