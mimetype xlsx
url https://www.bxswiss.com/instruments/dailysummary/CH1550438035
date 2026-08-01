--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eaca872300f4a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460fbc413dd3434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a9f03bcb5d485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735c8f39889b48c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4366b35a1a3a412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a9f03bcb5d485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3761394135404933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735c8f39889b48c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>