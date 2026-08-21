--- v2 (2026-08-01)
+++ v3 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460fbc413dd3434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a8864b7f404735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735c8f39889b48c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30f78b483ca4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3761394135404933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735c8f39889b48c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351d8b0af42241e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30f78b483ca4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>93,020</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>89,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>