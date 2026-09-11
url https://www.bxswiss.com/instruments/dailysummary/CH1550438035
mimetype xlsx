--- v3 (2026-08-21)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a8864b7f404735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378c6df41cae47f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30f78b483ca4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de13e31de7f4c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351d8b0af42241e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30f78b483ca4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9f2aafdf4b49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de13e31de7f4c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>92,760</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,460</x:t>
-[...156 lines deleted...]
-          <x:t>98,410</x:t>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>97,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,160</x:t>
-[...75 lines deleted...]
-          <x:t>93,970</x:t>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>95,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>