--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re758cc3b82744b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694c8041bea64408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c6a0a115174d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1eef691b065404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34db7ea3fe2a45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c6a0a115174d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra242149e0bf44dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1eef691b065404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,281 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...229 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -590,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>