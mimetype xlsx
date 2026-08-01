--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694c8041bea64408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f735e733594f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1eef691b065404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed3c23127054d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra242149e0bf44dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1eef691b065404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6936f71046564b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed3c23127054d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>91,680</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,620</x:t>
-[...151 lines deleted...]
-          <x:t>88,840</x:t>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>86,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,770</x:t>
-[...269 lines deleted...]
-          <x:t>90,260</x:t>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>