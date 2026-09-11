--- v2 (2026-08-01)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f735e733594f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4485b988d241f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed3c23127054d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666ec9b6b91b4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6936f71046564b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed3c23127054d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ec058a3c334da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666ec9b6b91b4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,260</x:t>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,560</x:t>
-[...33 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>88,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>