--- v3 (2026-09-11)
+++ v4 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4485b988d241f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cbee8d54d64816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666ec9b6b91b4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6dc22e3d924752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ec058a3c334da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666ec9b6b91b4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10844eac11464d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6dc22e3d924752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,200</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>94,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,910</x:t>
-[...458 lines deleted...]
-          <x:t>93,620</x:t>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>