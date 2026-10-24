--- v4 (2026-10-03)
+++ v5 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cbee8d54d64816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a953bb70fc8404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6dc22e3d924752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ae2624983c43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10844eac11464d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6dc22e3d924752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae77a1ca37d4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ae2624983c43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Cerebras Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,190</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>90,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>