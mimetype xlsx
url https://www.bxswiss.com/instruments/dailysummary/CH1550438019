--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b488ed13874dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b702427c1c46f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3caba57f99c4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd921f8ae3994619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59498ef009949e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3caba57f99c4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20279e4bc1e64cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd921f8ae3994619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>96,380</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,920</x:t>
-[...53 lines deleted...]
-          <x:t>95,990</x:t>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,430</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...220 lines deleted...]
-          <x:t>101,235</x:t>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>