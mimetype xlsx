--- v4 (2026-09-11)
+++ v5 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b702427c1c46f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2378d599b2604cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd921f8ae3994619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68420fa094cd4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20279e4bc1e64cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd921f8ae3994619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd02254854640b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68420fa094cd4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,430</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...259 lines deleted...]
-          <x:t>103,755</x:t>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>103,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>104,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>104,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>