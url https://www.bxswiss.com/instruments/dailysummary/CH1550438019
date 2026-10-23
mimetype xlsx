--- v5 (2026-10-02)
+++ v6 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2378d599b2604cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a75d54aff224d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68420fa094cd4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935f914c64ef4870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd02254854640b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68420fa094cd4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8c22a3b54e4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935f914c64ef4870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>105,130</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>