--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac473b629cf8478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc513f0bc57564ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42edd40b2832408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf576d8fa5ac47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d855dff21b4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42edd40b2832408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705d7ed8e162426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf576d8fa5ac47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...154 lines deleted...]
-          <x:t>98,760</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,620</x:t>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...242 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>