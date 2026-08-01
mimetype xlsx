--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc513f0bc57564ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c73ec1b515e4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf576d8fa5ac47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e82edf1503b45f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705d7ed8e162426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf576d8fa5ac47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44b22663acd4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e82edf1503b45f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,290</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>95,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>