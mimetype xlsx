--- v2 (2026-08-01)
+++ v3 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c73ec1b515e4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b488ed13874dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e82edf1503b45f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3caba57f99c4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44b22663acd4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e82edf1503b45f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59498ef009949e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3caba57f99c4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on Bloom Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550438019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,080</x:t>
-[...11 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,590</x:t>
-[...598 lines deleted...]
-          <x:t>94,740</x:t>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>