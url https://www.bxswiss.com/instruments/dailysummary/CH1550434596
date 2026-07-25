--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5145952a47a4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00de70633c514478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re745d49fe32d4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0b8b3480e24156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecde0482f44489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re745d49fe32d4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2ccdb403a84603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0b8b3480e24156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on ChooseSmart Swiss Expanded Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...48 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>995,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>997,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.001,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>992,250</x:t>
-[...31 lines deleted...]
-          <x:t>1.003,800</x:t>
+          <x:t>1.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>