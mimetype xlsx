--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00de70633c514478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5523ed156f40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0b8b3480e24156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45695b38e674322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2ccdb403a84603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0b8b3480e24156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recda9162406a4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45695b38e674322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on ChooseSmart Swiss Expanded Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>997,050</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.001,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>992,250</x:t>
-[...92 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>1.002,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>997,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>999,200</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>997,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>997,400</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>989,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>994,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>991,450</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>975,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>981,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>975,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>980,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>