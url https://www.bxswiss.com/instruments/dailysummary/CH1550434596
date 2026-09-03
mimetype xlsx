--- v2 (2026-08-14)
+++ v3 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5523ed156f40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b6eef20a9b49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45695b38e674322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e9de7656c54b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recda9162406a4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45695b38e674322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab2b99d9a1b4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e9de7656c54b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on ChooseSmart Swiss Expanded Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>991,050</x:t>
-[...97 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>984,450</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>983,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>