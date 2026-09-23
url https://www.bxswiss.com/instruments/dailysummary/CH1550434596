--- v3 (2026-09-03)
+++ v4 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b6eef20a9b49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5762c4cb9ce4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e9de7656c54b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1789379b813b4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab2b99d9a1b4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e9de7656c54b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b71e93d662413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1789379b813b4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on ChooseSmart Swiss Expanded Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>981,950</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>984,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>983,650</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>982,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>977,300</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>977,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>984,050</x:t>
-[...387 lines deleted...]
-          <x:t>984,450</x:t>
+          <x:t>981,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>