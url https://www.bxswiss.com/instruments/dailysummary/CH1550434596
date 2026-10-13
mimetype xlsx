--- v4 (2026-09-23)
+++ v5 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5762c4cb9ce4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79555f24dfa84eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1789379b813b4d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4839d9b5a9b0470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b71e93d662413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1789379b813b4d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra697e56c62204814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4839d9b5a9b0470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on ChooseSmart Swiss Expanded Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>976,900</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>987,850</x:t>
-[...48 lines deleted...]
-          <x:t>980,600</x:t>
+          <x:t>988,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>979,500</x:t>
-[...382 lines deleted...]
-          <x:t>981,000</x:t>
+          <x:t>989,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>