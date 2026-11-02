--- v5 (2026-10-13)
+++ v6 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79555f24dfa84eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14412f82f5aa4c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4839d9b5a9b0470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7ad40e303f4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra697e56c62204814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4839d9b5a9b0470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5601963b51e34ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7ad40e303f4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on ChooseSmart Swiss Expanded Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>984,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>985,550</x:t>
-[...53 lines deleted...]
-          <x:t>988,750</x:t>
+          <x:t>986,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>984,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>990,650</x:t>
-[...107 lines deleted...]
-          <x:t>990,550</x:t>
+          <x:t>987,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>990,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>