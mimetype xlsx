--- v0 (2026-06-15)
+++ v1 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ccd7164d264c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5336149d6eb348a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42ca3c1bd174d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0d3eec8e94404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8fdff501c24cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42ca3c1bd174d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd046d96d92945fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0d3eec8e94404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.74% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...193 lines deleted...]
-          <x:t>97,020</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,360</x:t>
-[...9 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>