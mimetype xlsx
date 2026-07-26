--- v1 (2026-07-05)
+++ v2 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5336149d6eb348a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e6190217d84050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0d3eec8e94404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07d23bfb90249ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd046d96d92945fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0d3eec8e94404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5677db59464f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07d23bfb90249ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.74% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>97,910</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>97,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>98,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>