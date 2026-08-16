--- v2 (2026-07-26)
+++ v3 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e6190217d84050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba167328f7c4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07d23bfb90249ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22203d5a19a14414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5677db59464f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07d23bfb90249ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8a89695e23418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22203d5a19a14414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.74% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550434141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,730</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>98,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,680</x:t>
-[...65 lines deleted...]
-          <x:t>98,700</x:t>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>98,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>