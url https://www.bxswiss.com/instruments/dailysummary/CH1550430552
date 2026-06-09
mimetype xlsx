--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78326825056e4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3365972c94074d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699dc7f694314d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e2cfd71fb942f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d1614cf83f4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699dc7f694314d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefe9e4683ff4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e2cfd71fb942f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08% p.a. Multi Barrier Reverse Convertible on Allianz, Commerzbank, Swiss Life, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550430552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -310,31 +219,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>