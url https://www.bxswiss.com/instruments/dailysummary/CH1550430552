--- v1 (2026-06-09)
+++ v2 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3365972c94074d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f30554479d74b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e2cfd71fb942f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb719b89805ea4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefe9e4683ff4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e2cfd71fb942f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732582003c7d4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb719b89805ea4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08% p.a. Multi Barrier Reverse Convertible on Allianz, Commerzbank, Swiss Life, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550430552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>101,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>