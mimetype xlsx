--- v2 (2026-06-29)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f30554479d74b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fd78c6e0cd447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb719b89805ea4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R534656fc4e874f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732582003c7d4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb719b89805ea4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599587e1cee847b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R534656fc4e874f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08% p.a. Multi Barrier Reverse Convertible on Allianz, Commerzbank, Swiss Life, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550430552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...350 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>