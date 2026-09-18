--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4411a55436b4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92074676e854a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d43afd1fd3d4a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490e29907c0d46a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f772d7edb44c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d43afd1fd3d4a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad604ea6cb4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490e29907c0d46a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,730</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>98,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>99,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>