--- v5 (2026-09-18)
+++ v6 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92074676e854a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85bc0d2967848ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490e29907c0d46a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf6a478e6bd4ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad604ea6cb4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490e29907c0d46a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4462e3d1e154436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf6a478e6bd4ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>