--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85bc0d2967848ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d7edd651984f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf6a478e6bd4ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a2381f6c8542f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4462e3d1e154436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf6a478e6bd4ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0233e253ce1a4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a2381f6c8542f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>101,725</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>103,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>