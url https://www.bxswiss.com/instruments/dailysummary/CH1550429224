--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0393e72447d64e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe91d1bdcac49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876490fda9ce4db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de0ad13d3d24e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de605df546e4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876490fda9ce4db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cdf0a0d4924c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de0ad13d3d24e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -357,31 +259,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>