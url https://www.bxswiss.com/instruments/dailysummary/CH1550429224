--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe91d1bdcac49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9aa8d7727254789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de0ad13d3d24e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eafd66b28e248a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cdf0a0d4924c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de0ad13d3d24e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5522e210ce8148c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eafd66b28e248a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...120 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,270</x:t>
-[...92 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...112 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,670</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,660</x:t>
-[...31 lines deleted...]
-          <x:t>94,680</x:t>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>