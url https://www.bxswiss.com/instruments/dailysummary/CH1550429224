--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9aa8d7727254789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafd52b618704fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eafd66b28e248a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R772f6c62af604a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5522e210ce8148c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eafd66b28e248a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08beb70af9474f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R772f6c62af604a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,300</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
-[...70 lines deleted...]
-          <x:t>96,540</x:t>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>95,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>94,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>