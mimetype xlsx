--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafd52b618704fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4411a55436b4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R772f6c62af604a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d43afd1fd3d4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08beb70af9474f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R772f6c62af604a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f772d7edb44c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d43afd1fd3d4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,200</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...166 lines deleted...]
-          <x:t>97,860</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>