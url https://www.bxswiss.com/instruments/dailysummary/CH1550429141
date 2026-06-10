--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f447ae772bb4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22928b25c4ed440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d78e3c30234dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7c3879c4a14f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38033835d41945c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d78e3c30234dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42beb5f025e04b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7c3879c4a14f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -357,31 +259,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>