--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22928b25c4ed440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcb8e2c245d4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7c3879c4a14f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa26445134c4291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42beb5f025e04b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7c3879c4a14f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42508a3b9ad64766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa26445134c4291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,301 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...249 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -610,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>