--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcb8e2c245d4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe74ac7d4744371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa26445134c4291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058dc30ab9a24d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42508a3b9ad64766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa26445134c4291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dbb4a304834ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058dc30ab9a24d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,150</x:t>
-[...178 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>90,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>