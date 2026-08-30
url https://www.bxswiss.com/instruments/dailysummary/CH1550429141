--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe74ac7d4744371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f29255ff194659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058dc30ab9a24d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c247312192848d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dbb4a304834ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058dc30ab9a24d97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb218cd8cfe94130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c247312192848d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>94,010</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,220</x:t>
-[...156 lines deleted...]
-          <x:t>89,910</x:t>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>93,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>