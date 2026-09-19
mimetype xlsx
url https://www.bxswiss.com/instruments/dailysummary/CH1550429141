--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f29255ff194659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f60823b2694715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c247312192848d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40b2ac5d5484c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb218cd8cfe94130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c247312192848d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602831d3b3694d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40b2ac5d5484c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,920</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>94,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,560</x:t>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>