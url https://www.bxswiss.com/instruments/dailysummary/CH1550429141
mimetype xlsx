--- v5 (2026-09-19)
+++ v6 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f60823b2694715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb150cc85f76a4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40b2ac5d5484c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0730e3dd9764d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602831d3b3694d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40b2ac5d5484c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387345395b4f4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0730e3dd9764d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>94,470</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,560</x:t>
-[...200 lines deleted...]
-          <x:t>95,690</x:t>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,210</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>