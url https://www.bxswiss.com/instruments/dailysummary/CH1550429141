--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb150cc85f76a4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac9d114cd3248e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0730e3dd9764d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f37aa183d8444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387345395b4f4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0730e3dd9764d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f969da31e34a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f37aa183d8444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550429141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>99,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>